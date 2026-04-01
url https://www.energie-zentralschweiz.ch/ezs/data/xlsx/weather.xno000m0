--- v1 (2026-02-15)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Monat</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
@@ -449,50 +449,53 @@
     <t>2025/06</t>
   </si>
   <si>
     <t>2025/07</t>
   </si>
   <si>
     <t>2025/08</t>
   </si>
   <si>
     <t>2025/09</t>
   </si>
   <si>
     <t>2025/10</t>
   </si>
   <si>
     <t>2025/11</t>
   </si>
   <si>
     <t>2025/12</t>
   </si>
   <si>
     <t>2025 Total</t>
   </si>
   <si>
     <t>2026/01</t>
+  </si>
+  <si>
+    <t>2026/02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -809,51 +812,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T28"/>
+  <dimension ref="A1:T29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="11.711" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="21.138" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="1"/>
@@ -2913,50 +2916,112 @@
         <v>830.10000000000002</v>
       </c>
       <c r="M28" s="1">
         <v>625.39999999999998</v>
       </c>
       <c r="N28" s="1">
         <v>616.39999999999998</v>
       </c>
       <c r="O28" s="1">
         <v>648.10000000000002</v>
       </c>
       <c r="P28" s="1">
         <v>658.10000000000002</v>
       </c>
       <c r="Q28" s="1">
         <v>752.60000000000002</v>
       </c>
       <c r="R28" s="1">
         <v>638.60000000000002</v>
       </c>
       <c r="S28" s="1">
         <v>657.20000000000005</v>
       </c>
       <c r="T28" s="1">
         <v>946.60000000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" s="1">
+        <v>405.69999999999999</v>
+      </c>
+      <c r="C29" s="1">
+        <v>584.39999999999998</v>
+      </c>
+      <c r="D29" s="1">
+        <v>418.80000000000001</v>
+      </c>
+      <c r="E29" s="1">
+        <v>425.89999999999998</v>
+      </c>
+      <c r="F29" s="1">
+        <v>489.69999999999999</v>
+      </c>
+      <c r="G29" s="1">
+        <v>489.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>470.5</v>
+      </c>
+      <c r="I29" s="1">
+        <v>404.60000000000002</v>
+      </c>
+      <c r="J29" s="1">
+        <v>445.60000000000002</v>
+      </c>
+      <c r="K29" s="1">
+        <v>440.69999999999999</v>
+      </c>
+      <c r="L29" s="1">
+        <v>662.70000000000005</v>
+      </c>
+      <c r="M29" s="1">
+        <v>419.0</v>
+      </c>
+      <c r="N29" s="1">
+        <v>412.30000000000001</v>
+      </c>
+      <c r="O29" s="1">
+        <v>426.69999999999999</v>
+      </c>
+      <c r="P29" s="1">
+        <v>513.60000000000002</v>
+      </c>
+      <c r="Q29" s="1">
+        <v>605.60000000000002</v>
+      </c>
+      <c r="R29" s="1">
+        <v>461.60000000000002</v>
+      </c>
+      <c r="S29" s="1">
+        <v>453.19999999999999</v>
+      </c>
+      <c r="T29" s="1">
+        <v>787.10000000000002</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>