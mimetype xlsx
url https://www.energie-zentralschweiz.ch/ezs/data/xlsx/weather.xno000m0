--- v2 (2026-04-01)
+++ v3 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Monat</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
@@ -452,50 +452,65 @@
     <t>2025/07</t>
   </si>
   <si>
     <t>2025/08</t>
   </si>
   <si>
     <t>2025/09</t>
   </si>
   <si>
     <t>2025/10</t>
   </si>
   <si>
     <t>2025/11</t>
   </si>
   <si>
     <t>2025/12</t>
   </si>
   <si>
     <t>2025 Total</t>
   </si>
   <si>
     <t>2026/01</t>
   </si>
   <si>
     <t>2026/02</t>
+  </si>
+  <si>
+    <t>2026/03</t>
+  </si>
+  <si>
+    <t>2026/04</t>
+  </si>
+  <si>
+    <t>2026/05</t>
+  </si>
+  <si>
+    <t>2026/06</t>
+  </si>
+  <si>
+    <t>2026/07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -812,51 +827,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T29"/>
+  <dimension ref="A1:T34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="11.711" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="21.138" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="1"/>
@@ -2978,50 +2993,312 @@
         <v>662.70000000000005</v>
       </c>
       <c r="M29" s="1">
         <v>419.0</v>
       </c>
       <c r="N29" s="1">
         <v>412.30000000000001</v>
       </c>
       <c r="O29" s="1">
         <v>426.69999999999999</v>
       </c>
       <c r="P29" s="1">
         <v>513.60000000000002</v>
       </c>
       <c r="Q29" s="1">
         <v>605.60000000000002</v>
       </c>
       <c r="R29" s="1">
         <v>461.60000000000002</v>
       </c>
       <c r="S29" s="1">
         <v>453.19999999999999</v>
       </c>
       <c r="T29" s="1">
         <v>787.10000000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="1">
+        <v>411.80000000000001</v>
+      </c>
+      <c r="C30" s="1">
+        <v>621.10000000000002</v>
+      </c>
+      <c r="D30" s="1">
+        <v>423.69999999999999</v>
+      </c>
+      <c r="E30" s="1">
+        <v>447.19999999999999</v>
+      </c>
+      <c r="F30" s="1">
+        <v>521.10000000000002</v>
+      </c>
+      <c r="G30" s="1">
+        <v>522.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>513.89999999999998</v>
+      </c>
+      <c r="I30" s="1">
+        <v>421.60000000000002</v>
+      </c>
+      <c r="J30" s="1">
+        <v>475.10000000000002</v>
+      </c>
+      <c r="K30" s="1">
+        <v>472.69999999999999</v>
+      </c>
+      <c r="L30" s="1">
+        <v>754.20000000000005</v>
+      </c>
+      <c r="M30" s="1">
+        <v>419.89999999999998</v>
+      </c>
+      <c r="N30" s="1">
+        <v>416.30000000000001</v>
+      </c>
+      <c r="O30" s="1">
+        <v>462.10000000000002</v>
+      </c>
+      <c r="P30" s="1">
+        <v>570.70000000000005</v>
+      </c>
+      <c r="Q30" s="1">
+        <v>687.70000000000005</v>
+      </c>
+      <c r="R30" s="1">
+        <v>491.39999999999998</v>
+      </c>
+      <c r="S30" s="1">
+        <v>495.69999999999999</v>
+      </c>
+      <c r="T30" s="1">
+        <v>885.70000000000005</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31" s="1">
+        <v>158.5</v>
+      </c>
+      <c r="C31" s="1">
+        <v>457.5</v>
+      </c>
+      <c r="D31" s="1">
+        <v>140.69999999999999</v>
+      </c>
+      <c r="E31" s="1">
+        <v>175.80000000000001</v>
+      </c>
+      <c r="F31" s="1">
+        <v>342.89999999999998</v>
+      </c>
+      <c r="G31" s="1">
+        <v>330.60000000000002</v>
+      </c>
+      <c r="H31" s="1">
+        <v>314.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>146.0</v>
+      </c>
+      <c r="J31" s="1">
+        <v>236.5</v>
+      </c>
+      <c r="K31" s="1">
+        <v>263.19999999999999</v>
+      </c>
+      <c r="L31" s="1">
+        <v>548.89999999999998</v>
+      </c>
+      <c r="M31" s="1">
+        <v>143.59999999999999</v>
+      </c>
+      <c r="N31" s="1">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="O31" s="1">
+        <v>239.099999999999994</v>
+      </c>
+      <c r="P31" s="1">
+        <v>358.89999999999998</v>
+      </c>
+      <c r="Q31" s="1">
+        <v>505.89999999999998</v>
+      </c>
+      <c r="R31" s="1">
+        <v>285.10000000000002</v>
+      </c>
+      <c r="S31" s="1">
+        <v>282.10000000000002</v>
+      </c>
+      <c r="T31" s="1">
+        <v>690.89999999999998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32" s="1">
+        <v>93.59999999999999</v>
+      </c>
+      <c r="C32" s="1">
+        <v>295.39999999999998</v>
+      </c>
+      <c r="D32" s="1">
+        <v>94.3</v>
+      </c>
+      <c r="E32" s="1">
+        <v>128.5</v>
+      </c>
+      <c r="F32" s="1">
+        <v>195.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>199.19999999999999</v>
+      </c>
+      <c r="H32" s="1">
+        <v>204.19999999999999</v>
+      </c>
+      <c r="I32" s="1">
+        <v>97.59999999999999</v>
+      </c>
+      <c r="J32" s="1">
+        <v>104.7</v>
+      </c>
+      <c r="K32" s="1">
+        <v>161.59999999999999</v>
+      </c>
+      <c r="L32" s="1">
+        <v>474.10000000000002</v>
+      </c>
+      <c r="M32" s="1">
+        <v>94.40000000000001</v>
+      </c>
+      <c r="N32" s="1">
+        <v>93.8</v>
+      </c>
+      <c r="O32" s="1">
+        <v>135.40000000000001</v>
+      </c>
+      <c r="P32" s="1">
+        <v>273.39999999999998</v>
+      </c>
+      <c r="Q32" s="1">
+        <v>400.19999999999999</v>
+      </c>
+      <c r="R32" s="1">
+        <v>164.5</v>
+      </c>
+      <c r="S32" s="1">
+        <v>171.90000000000001</v>
+      </c>
+      <c r="T32" s="1">
+        <v>664.60000000000002</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20">
+      <c r="A33" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33" s="1">
+        <v>8.4</v>
+      </c>
+      <c r="C33" s="1">
+        <v>119.2</v>
+      </c>
+      <c r="D33" s="1">
+        <v>8.0</v>
+      </c>
+      <c r="F33" s="1">
+        <v>56.5</v>
+      </c>
+      <c r="G33" s="1">
+        <v>68.40000000000001</v>
+      </c>
+      <c r="H33" s="1">
+        <v>56.6</v>
+      </c>
+      <c r="I33" s="1">
+        <v>8.9</v>
+      </c>
+      <c r="J33" s="1">
+        <v>8.7</v>
+      </c>
+      <c r="K33" s="1">
+        <v>57.3</v>
+      </c>
+      <c r="L33" s="1">
+        <v>223.80000000000001</v>
+      </c>
+      <c r="M33" s="1">
+        <v>8.8</v>
+      </c>
+      <c r="N33" s="1">
+        <v>8.5</v>
+      </c>
+      <c r="O33" s="1">
+        <v>8.0</v>
+      </c>
+      <c r="P33" s="1">
+        <v>110.8</v>
+      </c>
+      <c r="Q33" s="1">
+        <v>219.40000000000001</v>
+      </c>
+      <c r="R33" s="1">
+        <v>36.8</v>
+      </c>
+      <c r="S33" s="1">
+        <v>26.7</v>
+      </c>
+      <c r="T33" s="1">
+        <v>481.80000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20">
+      <c r="A34" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" s="1">
+        <v>33.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>179.80000000000001</v>
+      </c>
+      <c r="Q34" s="1">
+        <v>134.90000000000001</v>
+      </c>
+      <c r="T34" s="1">
+        <v>458.60000000000002</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>