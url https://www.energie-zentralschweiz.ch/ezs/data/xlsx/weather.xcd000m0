--- v0 (2026-07-07)
+++ v1 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Monat</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
@@ -428,50 +428,56 @@
     <t>2025/11</t>
   </si>
   <si>
     <t>2025/12</t>
   </si>
   <si>
     <t>2025 Total</t>
   </si>
   <si>
     <t>2026/01</t>
   </si>
   <si>
     <t>2026/02</t>
   </si>
   <si>
     <t>2026/03</t>
   </si>
   <si>
     <t>2026/04</t>
   </si>
   <si>
     <t>2026/05</t>
   </si>
   <si>
     <t>2026/06</t>
+  </si>
+  <si>
+    <t>2026/07</t>
+  </si>
+  <si>
+    <t>2026/08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -788,51 +794,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R33"/>
+  <dimension ref="A1:R35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="1"/>
     <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="1"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="1"/>
     <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="1"/>
     <col min="11" max="11" width="11.711" bestFit="true" customWidth="true" style="1"/>
     <col min="12" max="12" width="21.138" bestFit="true" customWidth="true" style="1"/>
     <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="1"/>
     <col min="14" max="14" width="6.998" bestFit="true" customWidth="true" style="1"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="1"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="1"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="1"/>
@@ -2131,50 +2137,162 @@
         <v>82.59999999999999</v>
       </c>
       <c r="K33" s="1">
         <v>68.3</v>
       </c>
       <c r="L33" s="1">
         <v>116.3</v>
       </c>
       <c r="M33" s="1">
         <v>117.5</v>
       </c>
       <c r="N33" s="1">
         <v>95.0</v>
       </c>
       <c r="O33" s="1">
         <v>51.0</v>
       </c>
       <c r="P33" s="1">
         <v>1.9</v>
       </c>
       <c r="Q33" s="1">
         <v>63.9</v>
       </c>
       <c r="R33" s="1">
         <v>67.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
+      <c r="A34" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="1">
+        <v>106.7</v>
+      </c>
+      <c r="C34" s="1">
+        <v>2.3</v>
+      </c>
+      <c r="D34" s="1">
+        <v>151.0</v>
+      </c>
+      <c r="E34" s="1">
+        <v>118.7</v>
+      </c>
+      <c r="F34" s="1">
+        <v>46.4</v>
+      </c>
+      <c r="G34" s="1">
+        <v>40.5</v>
+      </c>
+      <c r="H34" s="1">
+        <v>48.4</v>
+      </c>
+      <c r="I34" s="1">
+        <v>127.099999999999994</v>
+      </c>
+      <c r="J34" s="1">
+        <v>94.2</v>
+      </c>
+      <c r="K34" s="1">
+        <v>64.3</v>
+      </c>
+      <c r="L34" s="1">
+        <v>142.099999999999994</v>
+      </c>
+      <c r="M34" s="1">
+        <v>136.40000000000001</v>
+      </c>
+      <c r="N34" s="1">
+        <v>114.40000000000001</v>
+      </c>
+      <c r="O34" s="1">
+        <v>35.0</v>
+      </c>
+      <c r="P34" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="Q34" s="1">
+        <v>59.2</v>
+      </c>
+      <c r="R34" s="1">
+        <v>65.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
+      <c r="A35" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="C35" s="1">
+        <v>4.1</v>
+      </c>
+      <c r="D35" s="1">
+        <v>158.40000000000001</v>
+      </c>
+      <c r="E35" s="1">
+        <v>124.59999999999999</v>
+      </c>
+      <c r="F35" s="1">
+        <v>58.4</v>
+      </c>
+      <c r="G35" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="H35" s="1">
+        <v>59.2</v>
+      </c>
+      <c r="I35" s="1">
+        <v>134.40000000000001</v>
+      </c>
+      <c r="J35" s="1">
+        <v>99.2</v>
+      </c>
+      <c r="K35" s="1">
+        <v>77.5</v>
+      </c>
+      <c r="L35" s="1">
+        <v>148.59999999999999</v>
+      </c>
+      <c r="M35" s="1">
+        <v>135.80000000000001</v>
+      </c>
+      <c r="N35" s="1">
+        <v>124.5</v>
+      </c>
+      <c r="O35" s="1">
+        <v>46.8</v>
+      </c>
+      <c r="P35" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="Q35" s="1">
+        <v>72.7</v>
+      </c>
+      <c r="R35" s="1">
+        <v>76.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>