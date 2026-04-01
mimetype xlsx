--- v1 (2026-02-15)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Monat</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
@@ -323,50 +323,53 @@
     <t>2025/06</t>
   </si>
   <si>
     <t>2025/07</t>
   </si>
   <si>
     <t>2025/08</t>
   </si>
   <si>
     <t>2025/09</t>
   </si>
   <si>
     <t>2025/10</t>
   </si>
   <si>
     <t>2025/11</t>
   </si>
   <si>
     <t>2025/12</t>
   </si>
   <si>
     <t>2025 Total</t>
   </si>
   <si>
     <t>2026/01</t>
+  </si>
+  <si>
+    <t>2026/02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -680,51 +683,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M28"/>
+  <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="inlineStr">
@@ -2175,50 +2178,91 @@
         <v>106.7</v>
       </c>
       <c r="F28">
         <v>62.1</v>
       </c>
       <c r="G28">
         <v>54.5</v>
       </c>
       <c r="H28">
         <v>117.40000000000001</v>
       </c>
       <c r="I28">
         <v>54.6</v>
       </c>
       <c r="J28">
         <v>44.6</v>
       </c>
       <c r="K28">
         <v>116.40000000000001</v>
       </c>
       <c r="L28">
         <v>121.7</v>
       </c>
       <c r="M28">
         <v>140.19999999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29">
+        <v>83.5</v>
+      </c>
+      <c r="C29">
+        <v>82.099999999999994</v>
+      </c>
+      <c r="D29">
+        <v>66.2</v>
+      </c>
+      <c r="E29">
+        <v>85.5</v>
+      </c>
+      <c r="F29">
+        <v>94.3</v>
+      </c>
+      <c r="G29">
+        <v>73.5</v>
+      </c>
+      <c r="H29">
+        <v>112.8</v>
+      </c>
+      <c r="I29">
+        <v>90.099999999999994</v>
+      </c>
+      <c r="J29">
+        <v>59.8</v>
+      </c>
+      <c r="K29">
+        <v>98.5</v>
+      </c>
+      <c r="L29">
+        <v>106.90000000000001</v>
+      </c>
+      <c r="M29">
+        <v>125.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>