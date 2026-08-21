--- v2 (2026-04-01)
+++ v3 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Monat</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
@@ -326,50 +326,65 @@
     <t>2025/07</t>
   </si>
   <si>
     <t>2025/08</t>
   </si>
   <si>
     <t>2025/09</t>
   </si>
   <si>
     <t>2025/10</t>
   </si>
   <si>
     <t>2025/11</t>
   </si>
   <si>
     <t>2025/12</t>
   </si>
   <si>
     <t>2025 Total</t>
   </si>
   <si>
     <t>2026/01</t>
   </si>
   <si>
     <t>2026/02</t>
+  </si>
+  <si>
+    <t>2026/03</t>
+  </si>
+  <si>
+    <t>2026/04</t>
+  </si>
+  <si>
+    <t>2026/05</t>
+  </si>
+  <si>
+    <t>2026/06</t>
+  </si>
+  <si>
+    <t>2026/07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -683,51 +698,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M29"/>
+  <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="inlineStr">
@@ -2219,50 +2234,255 @@
         <v>85.5</v>
       </c>
       <c r="F29">
         <v>94.3</v>
       </c>
       <c r="G29">
         <v>73.5</v>
       </c>
       <c r="H29">
         <v>112.8</v>
       </c>
       <c r="I29">
         <v>90.099999999999994</v>
       </c>
       <c r="J29">
         <v>59.8</v>
       </c>
       <c r="K29">
         <v>98.5</v>
       </c>
       <c r="L29">
         <v>106.90000000000001</v>
       </c>
       <c r="M29">
         <v>125.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="C30">
+        <v>139.59999999999999</v>
+      </c>
+      <c r="D30">
+        <v>180.5</v>
+      </c>
+      <c r="E30">
+        <v>165.40000000000001</v>
+      </c>
+      <c r="F30">
+        <v>162.099999999999994</v>
+      </c>
+      <c r="G30">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="H30">
+        <v>156.59999999999999</v>
+      </c>
+      <c r="I30">
+        <v>179.90000000000001</v>
+      </c>
+      <c r="J30">
+        <v>171.5</v>
+      </c>
+      <c r="K30">
+        <v>166.90000000000001</v>
+      </c>
+      <c r="L30">
+        <v>179.30000000000001</v>
+      </c>
+      <c r="M30">
+        <v>215.59999999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31">
+        <v>180.0</v>
+      </c>
+      <c r="C31">
+        <v>209.59999999999999</v>
+      </c>
+      <c r="D31">
+        <v>240.19999999999999</v>
+      </c>
+      <c r="E31">
+        <v>225.0</v>
+      </c>
+      <c r="F31">
+        <v>196.5</v>
+      </c>
+      <c r="G31">
+        <v>207.099999999999994</v>
+      </c>
+      <c r="H31">
+        <v>247.40000000000001</v>
+      </c>
+      <c r="I31">
+        <v>224.90000000000001</v>
+      </c>
+      <c r="J31">
+        <v>233.69999999999999</v>
+      </c>
+      <c r="K31">
+        <v>233.19999999999999</v>
+      </c>
+      <c r="L31">
+        <v>225.5</v>
+      </c>
+      <c r="M31">
+        <v>229.69999999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B32">
+        <v>192.19999999999999</v>
+      </c>
+      <c r="C32">
+        <v>214.40000000000001</v>
+      </c>
+      <c r="D32">
+        <v>248.0</v>
+      </c>
+      <c r="E32">
+        <v>235.5</v>
+      </c>
+      <c r="F32">
+        <v>199.80000000000001</v>
+      </c>
+      <c r="G32">
+        <v>221.099999999999994</v>
+      </c>
+      <c r="H32">
+        <v>231.90000000000001</v>
+      </c>
+      <c r="I32">
+        <v>248.40000000000001</v>
+      </c>
+      <c r="J32">
+        <v>243.69999999999999</v>
+      </c>
+      <c r="K32">
+        <v>217.19999999999999</v>
+      </c>
+      <c r="L32">
+        <v>202.80000000000001</v>
+      </c>
+      <c r="M32">
+        <v>202.80000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" t="s">
+        <v>44</v>
+      </c>
+      <c r="B33">
+        <v>186.90000000000001</v>
+      </c>
+      <c r="C33">
+        <v>216.80000000000001</v>
+      </c>
+      <c r="D33">
+        <v>254.69999999999999</v>
+      </c>
+      <c r="E33">
+        <v>245.40000000000001</v>
+      </c>
+      <c r="F33">
+        <v>195.19999999999999</v>
+      </c>
+      <c r="G33">
+        <v>231.59999999999999</v>
+      </c>
+      <c r="H33">
+        <v>222.099999999999994</v>
+      </c>
+      <c r="I33">
+        <v>252.099999999999994</v>
+      </c>
+      <c r="J33">
+        <v>260.39999999999998</v>
+      </c>
+      <c r="K33">
+        <v>229.80000000000001</v>
+      </c>
+      <c r="L33">
+        <v>201.69999999999999</v>
+      </c>
+      <c r="M33">
+        <v>186.69999999999999</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B34">
+        <v>221.19999999999999</v>
+      </c>
+      <c r="C34">
+        <v>257.69999999999999</v>
+      </c>
+      <c r="D34">
+        <v>311.19999999999999</v>
+      </c>
+      <c r="E34">
+        <v>299.39999999999998</v>
+      </c>
+      <c r="F34">
+        <v>221.69999999999999</v>
+      </c>
+      <c r="G34">
+        <v>290.30000000000001</v>
+      </c>
+      <c r="H34">
+        <v>276.89999999999998</v>
+      </c>
+      <c r="I34">
+        <v>322.0</v>
+      </c>
+      <c r="J34">
+        <v>316.5</v>
+      </c>
+      <c r="K34">
+        <v>302.5</v>
+      </c>
+      <c r="L34">
+        <v>272.0</v>
+      </c>
+      <c r="M34">
+        <v>182.19999999999999</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>