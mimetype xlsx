--- v0 (2025-12-07)
+++ v1 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Monat</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
@@ -199,50 +199,89 @@
     <t>2025/1</t>
   </si>
   <si>
     <t>2025/04</t>
   </si>
   <si>
     <t>2025/05</t>
   </si>
   <si>
     <t>2025/06</t>
   </si>
   <si>
     <t>2025/2</t>
   </si>
   <si>
     <t>2025/07</t>
   </si>
   <si>
     <t>2025/08</t>
   </si>
   <si>
     <t>2025/09</t>
   </si>
   <si>
     <t>2025/3</t>
+  </si>
+  <si>
+    <t>2025/10</t>
+  </si>
+  <si>
+    <t>2025/11</t>
+  </si>
+  <si>
+    <t>2025/12</t>
+  </si>
+  <si>
+    <t>2025/4</t>
+  </si>
+  <si>
+    <t>2025 Total</t>
+  </si>
+  <si>
+    <t>2026/01</t>
+  </si>
+  <si>
+    <t>2026/02</t>
+  </si>
+  <si>
+    <t>2026/03</t>
+  </si>
+  <si>
+    <t>2026/1</t>
+  </si>
+  <si>
+    <t>2026/04</t>
+  </si>
+  <si>
+    <t>2026/05</t>
+  </si>
+  <si>
+    <t>2026/06</t>
+  </si>
+  <si>
+    <t>2026/2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -579,55 +618,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F23"/>
+  <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="B2"/>
-      <selection pane="bottomRight" activeCell="D1" sqref="D1:D23"/>
+      <selection pane="bottomRight" activeCell="D1" sqref="D1:D33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="1"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
@@ -1080,50 +1119,202 @@
       </c>
       <c r="C22" s="1">
         <v>564.89999999999998</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="2"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="2">
         <v>7.0</v>
       </c>
       <c r="C23" s="1">
         <v>272.0</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="2">
         <v>5.7</v>
       </c>
       <c r="F23" s="1">
         <v>1411.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="2">
+        <v>8.7</v>
+      </c>
+      <c r="C24" s="1">
+        <v>234.30000000000001</v>
+      </c>
+      <c r="D24" s="7"/>
+      <c r="E24" s="2"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="2">
+        <v>10.2</v>
+      </c>
+      <c r="C25" s="1">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="D25" s="7"/>
+      <c r="E25" s="2"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="2">
+        <v>10.8</v>
+      </c>
+      <c r="C26" s="1">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="E26" s="2">
+        <v>9.5</v>
+      </c>
+      <c r="F26" s="1">
+        <v>445.10000000000002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="5">
+        <v>5.6</v>
+      </c>
+      <c r="C27" s="4">
+        <v>4069.0</v>
+      </c>
+      <c r="D27" s="8"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="4"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="2">
+        <v>12.7</v>
+      </c>
+      <c r="C28" s="1">
+        <v>101.40000000000001</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="2"/>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" s="2">
+        <v>9.8</v>
+      </c>
+      <c r="C29" s="1">
+        <v>185.40000000000001</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="2"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="2">
+        <v>9.9</v>
+      </c>
+      <c r="C30" s="1">
+        <v>397.10000000000002</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="E30" s="2">
+        <v>10.3</v>
+      </c>
+      <c r="F30" s="1">
+        <v>684.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="2">
+        <v>2.3</v>
+      </c>
+      <c r="C31" s="1">
+        <v>624.79999999999995</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="2"/>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="2">
+        <v>3.6</v>
+      </c>
+      <c r="C32" s="1">
+        <v>708.79999999999995</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="2"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="2">
+        <v>5.6</v>
+      </c>
+      <c r="C33" s="1">
+        <v>721.20000000000005</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E33" s="2">
+        <v>3.9</v>
+      </c>
+      <c r="F33" s="1">
+        <v>2054.80000000000018</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>